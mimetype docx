--- v0 (2026-05-19)
+++ v1 (2026-08-16)
@@ -534,65 +534,51 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57EB7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk225345139"/>
       <w:r w:rsidRPr="00B57EB7">
         <w:t></w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B57EB7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BC7664">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7664" w:rsidRPr="009D3076">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>“</w:t>
-[...13 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>“Daiļlēkšana”</w:t>
       </w:r>
       <w:r w:rsidR="00705C01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00223A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC1CE3" w:rsidRPr="00B57EB7">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00223A2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -617,91 +603,91 @@
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00B54BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(atzīmēt vajadzīgo programmu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658C87B9" w14:textId="3F1F1586" w:rsidR="00705C01" w:rsidRDefault="00705C01" w:rsidP="00A64C44">
+    <w:p w14:paraId="658C87B9" w14:textId="20452072" w:rsidR="00705C01" w:rsidRDefault="00705C01" w:rsidP="00A64C44">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidR="00F172BF">
         <w:t>Izglītojamais</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7664">
         <w:t>interešu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> izglītības programmā ir uzņemts 20</w:t>
       </w:r>
       <w:r w:rsidR="000F53AF">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00034431">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.gada</w:t>
       </w:r>
       <w:r w:rsidR="009D3076">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F53AF">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="004934BB">
-        <w:t>jūnijā</w:t>
+      <w:r w:rsidR="00C11AFE">
+        <w:t>augustā</w:t>
       </w:r>
       <w:r w:rsidR="009D3076">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3FAD7B" w14:textId="336CEB8E" w:rsidR="00705C01" w:rsidRPr="00B57EB7" w:rsidRDefault="00B57EB7" w:rsidP="00A64C44">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1561,69 +1547,61 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="687CC1CE" w14:textId="2368314F" w:rsidR="00FD0B40" w:rsidRPr="00FC7B1F" w:rsidRDefault="00FD0B40" w:rsidP="00FD0B40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00310A7C">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgas </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007C23E8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>valsts</w:t>
       </w:r>
       <w:r w:rsidRPr="00310A7C">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>pilsētas</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> pašvaldība</w:t>
+        <w:t>pilsētas pašvaldība</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD0B40">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Skolas</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7B1F">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> personā nodrošina tās veiktās personas datu apstrādes atbilstību Eiropas Parlamenta un Padomes regulas Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula) prasībām. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1523FB4B" w14:textId="72A4D6B2" w:rsidR="00FD0B40" w:rsidRPr="00FC7B1F" w:rsidRDefault="00FD0B40" w:rsidP="00FD0B40">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1698,69 +1676,61 @@
       </w:r>
       <w:r w:rsidRPr="00EA50EC">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>pašvaldības</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7B1F">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> iestāžu, t.sk. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Skolas</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7B1F">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, veikto personas datu apstrādi pieejama Rīgas </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F134C0">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>valsts</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7B1F">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>pilsētas</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> pašvaldības </w:t>
+        <w:t xml:space="preserve">pilsētas pašvaldības </w:t>
       </w:r>
       <w:r w:rsidRPr="001973DF">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>tīmekļvietnē</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7B1F">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00A9207A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>https://www.riga.lv/lv/rigas-pilsetas-pasvaldibas-personas-datu-aizsardzibas-politika</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A9207A">
         <w:rPr>
@@ -1892,59 +1862,51 @@
       <w:r w:rsidR="00705C01">
         <w:t>.1. Līdzēji neatbild par līgumsaistību neizpildi nepārvaramas varas apstākļos, kuri padara neiespējamu šī līguma izpildi vai Līdzēju darbību. Nepārvarama vara šī līguma izpratnē ir dabas katastrofas, jebkura rakstura militāras operācijas, epidēmijas un citi ārkārtēja rakstura faktori, kurus Līdzēji nevarēja paredzēt līguma izpildes laikā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411DF700" w14:textId="77777777" w:rsidR="0023711A" w:rsidRDefault="0023711A" w:rsidP="00705C01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D82E9B6" w14:textId="6DD0380B" w:rsidR="0023711A" w:rsidRDefault="00FD0B40" w:rsidP="009945AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00705C01">
-        <w:t xml:space="preserve">.2. Nepārvaramas varas apstākļu iestāšanās gadījumā Līdzējs, kura pienācīga saistību izpilde kļūst neiespējama, nekavējoties </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> par to paziņo otram Līdzējam.</w:t>
+        <w:t>.2. Nepārvaramas varas apstākļu iestāšanās gadījumā Līdzējs, kura pienācīga saistību izpilde kļūst neiespējama, nekavējoties rakstveidā par to paziņo otram Līdzējam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024CCC4E" w14:textId="7CFF841C" w:rsidR="00705C01" w:rsidRDefault="00FD0B40" w:rsidP="00705C01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00705C01">
         <w:t>.3. Visus strīdus un domstarpības par šī līguma Līdzēju līgumsaistību izpildi Līdzēji risina sarunu ceļā. Gadījumā, ja Līdzēji nevienojas sarunu ceļā, strīdi un domstarpības izšķirami tiesā saskaņā ar spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57467000" w14:textId="77777777" w:rsidR="0023711A" w:rsidRDefault="0023711A" w:rsidP="00705C01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2545,65 +2507,51 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">+371 </w:t>
             </w:r>
             <w:r w:rsidR="00FB2EB3">
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
             <w:r w:rsidR="000D6D7A">
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>474565</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">, e-pasts:bskriga@riga.lv  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="311543B1" w14:textId="77777777" w:rsidR="00705C01" w:rsidRDefault="00705C01" w:rsidP="001B4DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4239" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="17D297E6" w14:textId="77777777" w:rsidR="00705C01" w:rsidRPr="00F5527E" w:rsidRDefault="00705C01" w:rsidP="00CF7066">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3057,69 +3005,61 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C6F9F" w14:paraId="1E165062" w14:textId="77777777" w:rsidTr="00A9207A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3056C428" w14:textId="7A8476E2" w:rsidR="000C6F9F" w:rsidRPr="003F2941" w:rsidRDefault="00CF7066" w:rsidP="00CF7066">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2941">
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Rīgas </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007C23E8">
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>valsts</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2941">
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>pilsētas</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> pašvaldība</w:t>
+              <w:t>pilsētas pašvaldība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB00435" w14:textId="77777777" w:rsidR="000C6F9F" w:rsidRDefault="000C6F9F" w:rsidP="001B4DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4239" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7A9E1847" w14:textId="6DCDFF95" w:rsidR="000C6F9F" w:rsidRPr="00F5527E" w:rsidRDefault="00CF7066" w:rsidP="000C6F9F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3261,85 +3201,57 @@
               <w:t>(elektroniskā pasta adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000607F" w14:paraId="43D890BA" w14:textId="77777777" w:rsidTr="00A9207A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="16A3E1B0" w14:textId="77777777" w:rsidR="0000607F" w:rsidRPr="003F2941" w:rsidRDefault="0000607F" w:rsidP="003F2941">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="284" w:firstLine="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F2941">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:t>Luminor</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> AS</w:t>
+              <w:t>Luminor Bank AS</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2941">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003F2941" w:rsidRPr="003F2941">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Latvijas filiāle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58F3A240" w14:textId="2F998FC7" w:rsidR="003F2941" w:rsidRPr="003F2941" w:rsidRDefault="003F2941" w:rsidP="003F2941">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3597,58 +3509,56 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="679248BC" w14:textId="77777777" w:rsidR="0000607F" w:rsidRDefault="0000607F" w:rsidP="0000607F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E89CFBF" w14:textId="2C1EC31B" w:rsidR="0000607F" w:rsidRPr="00A9207A" w:rsidRDefault="0000607F" w:rsidP="0000607F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00956C8F">
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>S.Vārpiņa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F3B3CC" w14:textId="77777777" w:rsidR="0000607F" w:rsidRDefault="0000607F" w:rsidP="0000607F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B4551AD" w14:textId="77777777" w:rsidR="0000607F" w:rsidRPr="00F5527E" w:rsidRDefault="0000607F" w:rsidP="0000607F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
@@ -4185,121 +4095,51 @@
     </w:p>
     <w:p w14:paraId="62B2BD57" w14:textId="77777777" w:rsidR="00CB10F8" w:rsidRPr="00E736C4" w:rsidRDefault="00CB10F8" w:rsidP="00CB10F8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E736C4">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Neviena </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Skolā</w:t>
       </w:r>
       <w:r w:rsidRPr="00E736C4">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uzņemta fotogrāfija vai video nedrīkst tikt publicēta (tas attiecas arī uz jebkuru sociālo mediju platformu, piemēram, </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> uzņemta fotogrāfija vai video nedrīkst tikt publicēta (tas attiecas arī uz jebkuru sociālo mediju platformu, piemēram, Instagram, Facebook, Twitter, YouTube vai Vimeo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E736C4">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> neatkarīgi no privātuma iestatījumiem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E736C4">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai kā citādi) bez katras personas (datu subjekta) skaidras piekrišanas, </w:t>
       </w:r>
@@ -5514,110 +5354,110 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB10F8" w:rsidSect="006D3E5F">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="716" w:right="567" w:bottom="907" w:left="1644" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C5E7DF2" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="4A56C3EF" w14:textId="77777777" w:rsidR="00271521" w:rsidRDefault="00271521" w:rsidP="0023711A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E835E0" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="211D064A" w14:textId="77777777" w:rsidR="00271521" w:rsidRDefault="00271521" w:rsidP="0023711A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D8A9DE" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="3AA7D52F" w14:textId="77777777" w:rsidR="00271521" w:rsidRDefault="00271521" w:rsidP="0023711A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58D1889B" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="47C4629C" w14:textId="77777777" w:rsidR="00271521" w:rsidRDefault="00271521" w:rsidP="0023711A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1469553868"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3280C823" w14:textId="6F7CECD4" w:rsidR="0023711A" w:rsidRDefault="0023711A">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
@@ -6507,51 +6347,50 @@
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00705C01"/>
     <w:rsid w:val="0000607F"/>
     <w:rsid w:val="0000697B"/>
@@ -6568,52 +6407,54 @@
     <w:rsid w:val="00092228"/>
     <w:rsid w:val="000A2448"/>
     <w:rsid w:val="000A45E7"/>
     <w:rsid w:val="000C1A40"/>
     <w:rsid w:val="000C6F9F"/>
     <w:rsid w:val="000D0396"/>
     <w:rsid w:val="000D6D7A"/>
     <w:rsid w:val="000F53AF"/>
     <w:rsid w:val="000F6A02"/>
     <w:rsid w:val="000F6AD4"/>
     <w:rsid w:val="001032D0"/>
     <w:rsid w:val="00112AD0"/>
     <w:rsid w:val="0011704B"/>
     <w:rsid w:val="00123C62"/>
     <w:rsid w:val="00141B20"/>
     <w:rsid w:val="001501BE"/>
     <w:rsid w:val="0015748F"/>
     <w:rsid w:val="001915ED"/>
     <w:rsid w:val="001A6634"/>
     <w:rsid w:val="0021214E"/>
     <w:rsid w:val="002133EA"/>
     <w:rsid w:val="00223A2C"/>
     <w:rsid w:val="0022553C"/>
     <w:rsid w:val="002347A1"/>
     <w:rsid w:val="0023711A"/>
+    <w:rsid w:val="00240880"/>
     <w:rsid w:val="002448AE"/>
     <w:rsid w:val="00255F42"/>
+    <w:rsid w:val="00271521"/>
     <w:rsid w:val="002845BB"/>
     <w:rsid w:val="00287FC5"/>
     <w:rsid w:val="002B73CA"/>
     <w:rsid w:val="002D1581"/>
     <w:rsid w:val="002D3502"/>
     <w:rsid w:val="002E1687"/>
     <w:rsid w:val="00320A66"/>
     <w:rsid w:val="00331997"/>
     <w:rsid w:val="00332EB3"/>
     <w:rsid w:val="00365578"/>
     <w:rsid w:val="003B0F75"/>
     <w:rsid w:val="003D0208"/>
     <w:rsid w:val="003E1589"/>
     <w:rsid w:val="003E30B3"/>
     <w:rsid w:val="003F1113"/>
     <w:rsid w:val="003F2941"/>
     <w:rsid w:val="003F5420"/>
     <w:rsid w:val="00407CEE"/>
     <w:rsid w:val="00416A83"/>
     <w:rsid w:val="0044193A"/>
     <w:rsid w:val="00451541"/>
     <w:rsid w:val="00470912"/>
     <w:rsid w:val="004934BB"/>
     <w:rsid w:val="004A4499"/>
     <w:rsid w:val="004D16D8"/>
@@ -6640,87 +6481,89 @@
     <w:rsid w:val="006D3E5F"/>
     <w:rsid w:val="006E11DD"/>
     <w:rsid w:val="006F44D2"/>
     <w:rsid w:val="00705C01"/>
     <w:rsid w:val="007100D3"/>
     <w:rsid w:val="0071597B"/>
     <w:rsid w:val="00750670"/>
     <w:rsid w:val="00767291"/>
     <w:rsid w:val="007707DD"/>
     <w:rsid w:val="00787B2A"/>
     <w:rsid w:val="00787F68"/>
     <w:rsid w:val="00791033"/>
     <w:rsid w:val="007A0AC4"/>
     <w:rsid w:val="007A43D4"/>
     <w:rsid w:val="007B038C"/>
     <w:rsid w:val="007C23E8"/>
     <w:rsid w:val="007C556B"/>
     <w:rsid w:val="007C6416"/>
     <w:rsid w:val="007F6189"/>
     <w:rsid w:val="008148C2"/>
     <w:rsid w:val="00844BBA"/>
     <w:rsid w:val="00845C33"/>
     <w:rsid w:val="00884B47"/>
     <w:rsid w:val="0089466C"/>
     <w:rsid w:val="00896578"/>
+    <w:rsid w:val="008D1C6D"/>
     <w:rsid w:val="008F0076"/>
     <w:rsid w:val="00907900"/>
     <w:rsid w:val="00912EB4"/>
     <w:rsid w:val="00925E05"/>
     <w:rsid w:val="009344F0"/>
     <w:rsid w:val="00956C8F"/>
     <w:rsid w:val="00965140"/>
     <w:rsid w:val="00974376"/>
     <w:rsid w:val="009849A8"/>
     <w:rsid w:val="009945AE"/>
     <w:rsid w:val="009C6143"/>
     <w:rsid w:val="009D3076"/>
     <w:rsid w:val="009E03E1"/>
     <w:rsid w:val="00A1184B"/>
     <w:rsid w:val="00A17EF1"/>
     <w:rsid w:val="00A23E2E"/>
     <w:rsid w:val="00A41708"/>
     <w:rsid w:val="00A64C44"/>
     <w:rsid w:val="00A9207A"/>
     <w:rsid w:val="00AC0485"/>
     <w:rsid w:val="00AC32B4"/>
     <w:rsid w:val="00AC7D19"/>
     <w:rsid w:val="00AD1749"/>
     <w:rsid w:val="00AD1BC9"/>
     <w:rsid w:val="00AD2D34"/>
     <w:rsid w:val="00AE0C45"/>
     <w:rsid w:val="00B10886"/>
     <w:rsid w:val="00B22576"/>
     <w:rsid w:val="00B45359"/>
     <w:rsid w:val="00B54BF2"/>
     <w:rsid w:val="00B57EB7"/>
     <w:rsid w:val="00B71C26"/>
     <w:rsid w:val="00B85732"/>
     <w:rsid w:val="00B928ED"/>
     <w:rsid w:val="00BC415B"/>
     <w:rsid w:val="00BC7664"/>
     <w:rsid w:val="00BD69D8"/>
+    <w:rsid w:val="00C11AFE"/>
     <w:rsid w:val="00C15D51"/>
     <w:rsid w:val="00C365D8"/>
     <w:rsid w:val="00C406C9"/>
     <w:rsid w:val="00C4791B"/>
     <w:rsid w:val="00C536F8"/>
     <w:rsid w:val="00C6540F"/>
     <w:rsid w:val="00C80184"/>
     <w:rsid w:val="00C81F63"/>
     <w:rsid w:val="00C8663B"/>
     <w:rsid w:val="00C87284"/>
     <w:rsid w:val="00C906AE"/>
     <w:rsid w:val="00CB10F8"/>
     <w:rsid w:val="00CC1CE3"/>
     <w:rsid w:val="00CF5250"/>
     <w:rsid w:val="00CF7066"/>
     <w:rsid w:val="00CF7B85"/>
     <w:rsid w:val="00D577CF"/>
     <w:rsid w:val="00D65732"/>
     <w:rsid w:val="00D66D89"/>
     <w:rsid w:val="00D758BA"/>
     <w:rsid w:val="00D8547C"/>
     <w:rsid w:val="00DC53DF"/>
     <w:rsid w:val="00DD55E5"/>
     <w:rsid w:val="00DD627F"/>
     <w:rsid w:val="00DF1A02"/>
@@ -7788,76 +7631,76 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50BEA96B-7438-4D8D-91C5-B9842CB6F27C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>8673</Words>
-  <Characters>4944</Characters>
+  <Characters>4945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13590</CharactersWithSpaces>
+  <CharactersWithSpaces>13591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anon028</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>